--- v0 (2026-03-23)
+++ v1 (2026-05-12)
@@ -166,51 +166,79 @@
         <w:ind w:left="-1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00120D7D" w:rsidRPr="000D1228" w:rsidRDefault="00120D7D" w:rsidP="0084514B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="-1077" w:right="-289"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1228">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>ООО «», зарегистрированное в соответствии с законода</w:t>
+        <w:t>ООО</w:t>
+      </w:r>
+      <w:r w:rsidR="005A47FD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Туристическая Компания </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1228">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r w:rsidR="005A47FD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Карелочка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1228">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>», зарегистрированное в соответствии с законода</w:t>
       </w:r>
       <w:r w:rsidR="00CB1175" w:rsidRPr="000D1228">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">тельством Российской Федерации, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D1228">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>в лице</w:t>
       </w:r>
       <w:r w:rsidR="00581881">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Д</w:t>
       </w:r>
       <w:r w:rsidR="00970A0F" w:rsidRPr="000D1228">
         <w:rPr>
           <w:sz w:val="18"/>
@@ -18438,94 +18466,94 @@
     </w:p>
     <w:p w:rsidR="007A0211" w:rsidRPr="00294FE7" w:rsidRDefault="007A0211" w:rsidP="00294FE7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="-1083" w:right="-345" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294FE7">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Размер финансового обеспечения, номер, дата и срок действия договора страхования ответственности Принципала или банковской гарантии, наименование, адрес (место нахождения) и почтовый адрес организации, предоставившей Принципалу финансовое обеспечение, а также условия, предусматривающие возможность осуществления выплат туристам и (или) иным заказчикам турпродукта страхового возмещения по договору страхования ответственности Принципала либо уплаты денежной компенсации по банковской гарантии указываются на сайте </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk207746900"/>
-      <w:r w:rsidR="00620B3A" w:rsidRPr="00294FE7">
+      <w:r w:rsidR="0037325D" w:rsidRPr="00294FE7">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00294FE7" w:rsidRPr="00294FE7">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText>HYPERLINK "</w:instrText>
       </w:r>
       <w:r w:rsidR="00294FE7" w:rsidRPr="00354CB5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText>https://ev.economy.gov.ru/lk_exp/registry/</w:instrText>
       </w:r>
       <w:r w:rsidR="00294FE7" w:rsidRPr="00294FE7">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText>"</w:instrText>
       </w:r>
-      <w:r w:rsidR="00620B3A" w:rsidRPr="00294FE7">
+      <w:r w:rsidR="0037325D" w:rsidRPr="00294FE7">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00294FE7" w:rsidRPr="00354CB5">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>https://ev.economy.gov.ru/lk_exp/registry/</w:t>
       </w:r>
-      <w:r w:rsidR="00620B3A" w:rsidRPr="00294FE7">
+      <w:r w:rsidR="0037325D" w:rsidRPr="00294FE7">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00294FE7">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CF5640" w:rsidRPr="00294FE7">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Выплаты заказчикам по договору страхования ответственности туроператора или выплаты денежной суммы по банковской гарантии осуществляются в порядке, установленном законодательством РФ. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B53CFE" w:rsidRPr="000D1228" w:rsidRDefault="00531FF5" w:rsidP="00150808">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -23529,65 +23557,65 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1228">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Адрес (место нахождения) Туроператора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00021A8C" w:rsidRPr="000D1228" w:rsidRDefault="00632603" w:rsidP="007C7FCA">
+          <w:p w:rsidR="00021A8C" w:rsidRPr="000D1228" w:rsidRDefault="0037325D" w:rsidP="007C7FCA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="9639"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidRPr="00D31DA7">
+              <w:r w:rsidR="00632603" w:rsidRPr="00D31DA7">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>186220, Республика Карелия, г. Кондопога, ул Парковая, д11А </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00021A8C" w:rsidRPr="000D1228" w:rsidTr="007C7FCA">
         <w:trPr>
           <w:trHeight w:val="186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -23686,68 +23714,68 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1228">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Номера телефонов, факсов, адрес сайта в сети Интернет, адрес электронной почты Туроператора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00632603" w:rsidRDefault="00632603" w:rsidP="00632603">
+          <w:p w:rsidR="00632603" w:rsidRDefault="0037325D" w:rsidP="00632603">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1008"/>
                 <w:tab w:val="left" w:pos="5812"/>
                 <w:tab w:val="left" w:pos="9639"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="2E3035"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidRPr="004343A5">
+              <w:r w:rsidR="00632603" w:rsidRPr="004343A5">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>https://tkkarelochka.ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidR="00021A8C" w:rsidRDefault="00632603" w:rsidP="00632603">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="5812"/>
                 <w:tab w:val="left" w:pos="9639"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:color w:val="2E3035"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
@@ -23769,51 +23797,85 @@
               </w:rPr>
               <w:t>+79217263700, 8(8142)-26-37-00  </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00632603" w:rsidRPr="00FE1535" w:rsidRDefault="00632603" w:rsidP="00632603">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="5812"/>
                 <w:tab w:val="left" w:pos="9639"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>tkarelia@mail.ru</w:t>
+              <w:t>tkarelia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A47FD">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>@</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>mail</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A47FD">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00021A8C" w:rsidRPr="000D1228" w:rsidTr="007C7FCA">
         <w:trPr>
           <w:trHeight w:val="149"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00021A8C" w:rsidRPr="000D1228" w:rsidRDefault="00021A8C" w:rsidP="007C7FCA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:ind w:left="284"/>
               <w:rPr>
@@ -24056,109 +24118,110 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00323E07" w:rsidRPr="000D1228" w:rsidRDefault="00323E07" w:rsidP="006D2660">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00323E07" w:rsidRPr="000D1228" w:rsidSect="007B5DCD">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="541" w:right="850" w:bottom="709" w:left="1620" w:header="708" w:footer="468" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="0">
-    <w:p w:rsidR="00714CFA" w:rsidRDefault="00714CFA">
+    <w:p w:rsidR="005C0B28" w:rsidRDefault="005C0B28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00714CFA" w:rsidRDefault="00714CFA">
+    <w:p w:rsidR="005C0B28" w:rsidRDefault="005C0B28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
@@ -24168,58 +24231,58 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p w:rsidR="00E5170C" w:rsidRDefault="00E5170C" w:rsidP="00FB75A4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:ind w:left="-1080"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Принципал___________________________                                                                                       Агент_______________________</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="0">
-    <w:p w:rsidR="00714CFA" w:rsidRDefault="00714CFA">
+    <w:p w:rsidR="005C0B28" w:rsidRDefault="005C0B28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00714CFA" w:rsidRDefault="00714CFA">
+    <w:p w:rsidR="005C0B28" w:rsidRDefault="005C0B28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00000008"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3AEA92CC"/>
     <w:name w:val="WW8Num8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="465"/>
         </w:tabs>
         <w:ind w:left="465" w:hanging="465"/>
@@ -28782,51 +28845,51 @@
   <w:num w:numId="35">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="172"/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="3F01"/>
   <w:defaultTabStop w:val="708"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4098"/>
+    <o:shapedefaults v:ext="edit" spidmax="6146"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="009744F4"/>
     <w:rsid w:val="0000520A"/>
     <w:rsid w:val="00005A94"/>
     <w:rsid w:val="00007894"/>
     <w:rsid w:val="000118D5"/>
     <w:rsid w:val="000131A5"/>
     <w:rsid w:val="000152DA"/>
     <w:rsid w:val="000156FA"/>
     <w:rsid w:val="00016485"/>
     <w:rsid w:val="00020069"/>
     <w:rsid w:val="00020580"/>
     <w:rsid w:val="00021A8C"/>
     <w:rsid w:val="0002288B"/>
     <w:rsid w:val="00023873"/>
@@ -28999,50 +29062,51 @@
     <w:rsid w:val="002F7DA5"/>
     <w:rsid w:val="00302F29"/>
     <w:rsid w:val="00311BB4"/>
     <w:rsid w:val="00315754"/>
     <w:rsid w:val="00322EA1"/>
     <w:rsid w:val="00323686"/>
     <w:rsid w:val="00323E07"/>
     <w:rsid w:val="0032466C"/>
     <w:rsid w:val="003266DD"/>
     <w:rsid w:val="003271AF"/>
     <w:rsid w:val="003402A8"/>
     <w:rsid w:val="0034324E"/>
     <w:rsid w:val="00346786"/>
     <w:rsid w:val="003521F1"/>
     <w:rsid w:val="00353732"/>
     <w:rsid w:val="00354CB5"/>
     <w:rsid w:val="00356BFD"/>
     <w:rsid w:val="00357EFA"/>
     <w:rsid w:val="003609A3"/>
     <w:rsid w:val="003632AF"/>
     <w:rsid w:val="003651F2"/>
     <w:rsid w:val="00366F7A"/>
     <w:rsid w:val="00367A78"/>
     <w:rsid w:val="00371F21"/>
     <w:rsid w:val="00373259"/>
+    <w:rsid w:val="0037325D"/>
     <w:rsid w:val="003758E7"/>
     <w:rsid w:val="0037672D"/>
     <w:rsid w:val="0038172F"/>
     <w:rsid w:val="00383CB6"/>
     <w:rsid w:val="0039186A"/>
     <w:rsid w:val="00392260"/>
     <w:rsid w:val="003945F8"/>
     <w:rsid w:val="003958C3"/>
     <w:rsid w:val="00396B5D"/>
     <w:rsid w:val="00397ED5"/>
     <w:rsid w:val="003A02CC"/>
     <w:rsid w:val="003A1139"/>
     <w:rsid w:val="003A1CFD"/>
     <w:rsid w:val="003A2CC6"/>
     <w:rsid w:val="003A3475"/>
     <w:rsid w:val="003A3AF2"/>
     <w:rsid w:val="003A5E69"/>
     <w:rsid w:val="003B1398"/>
     <w:rsid w:val="003C0119"/>
     <w:rsid w:val="003C667C"/>
     <w:rsid w:val="003C75F2"/>
     <w:rsid w:val="003C7613"/>
     <w:rsid w:val="003C7992"/>
     <w:rsid w:val="003D1AC1"/>
     <w:rsid w:val="003D2513"/>
@@ -29148,55 +29212,57 @@
     <w:rsid w:val="00541F62"/>
     <w:rsid w:val="0054256B"/>
     <w:rsid w:val="00543351"/>
     <w:rsid w:val="00546B2D"/>
     <w:rsid w:val="00552C3D"/>
     <w:rsid w:val="0055407E"/>
     <w:rsid w:val="00555D69"/>
     <w:rsid w:val="00557E8F"/>
     <w:rsid w:val="00564567"/>
     <w:rsid w:val="00571088"/>
     <w:rsid w:val="005718B0"/>
     <w:rsid w:val="005727CB"/>
     <w:rsid w:val="00576CF1"/>
     <w:rsid w:val="0058098A"/>
     <w:rsid w:val="00581881"/>
     <w:rsid w:val="005845B6"/>
     <w:rsid w:val="00584637"/>
     <w:rsid w:val="005864D5"/>
     <w:rsid w:val="00590D14"/>
     <w:rsid w:val="005916C5"/>
     <w:rsid w:val="00594479"/>
     <w:rsid w:val="0059457E"/>
     <w:rsid w:val="005A0020"/>
     <w:rsid w:val="005A0BCB"/>
     <w:rsid w:val="005A2442"/>
+    <w:rsid w:val="005A47FD"/>
     <w:rsid w:val="005A5A55"/>
     <w:rsid w:val="005A5BF7"/>
     <w:rsid w:val="005B000C"/>
     <w:rsid w:val="005B295E"/>
     <w:rsid w:val="005B370B"/>
+    <w:rsid w:val="005C0B28"/>
     <w:rsid w:val="005C1274"/>
     <w:rsid w:val="005D2686"/>
     <w:rsid w:val="005D40F8"/>
     <w:rsid w:val="005D5605"/>
     <w:rsid w:val="005E08B0"/>
     <w:rsid w:val="005E15F2"/>
     <w:rsid w:val="005F22F7"/>
     <w:rsid w:val="005F4A99"/>
     <w:rsid w:val="005F6CF1"/>
     <w:rsid w:val="00605DAD"/>
     <w:rsid w:val="00607368"/>
     <w:rsid w:val="006103FB"/>
     <w:rsid w:val="006105FB"/>
     <w:rsid w:val="00613284"/>
     <w:rsid w:val="0061774B"/>
     <w:rsid w:val="00620B3A"/>
     <w:rsid w:val="006234D1"/>
     <w:rsid w:val="006262A5"/>
     <w:rsid w:val="00626644"/>
     <w:rsid w:val="006325F8"/>
     <w:rsid w:val="00632603"/>
     <w:rsid w:val="0063565E"/>
     <w:rsid w:val="00643BC2"/>
     <w:rsid w:val="006453F4"/>
     <w:rsid w:val="00651CEA"/>
@@ -29810,51 +29876,51 @@
     <w:rsid w:val="00FE43A8"/>
     <w:rsid w:val="00FE5977"/>
     <w:rsid w:val="00FF024A"/>
     <w:rsid w:val="00FF045D"/>
     <w:rsid w:val="00FF1673"/>
     <w:rsid w:val="00FF1EB3"/>
     <w:rsid w:val="00FF404A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4098"/>
+    <o:shapedefaults v:ext="edit" spidmax="6146"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
@@ -30728,86 +30794,86 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>92188</Characters>
+  <Pages>1</Pages>
+  <Words>16178</Words>
+  <Characters>92216</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>768</Lines>
   <Paragraphs>216</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ДОГОВОР</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Байбородин и партнеры Юристы для турбизнеса;</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>108145</CharactersWithSpaces>
+  <CharactersWithSpaces>108178</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6357063</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:secretary@tourpom.ru</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>